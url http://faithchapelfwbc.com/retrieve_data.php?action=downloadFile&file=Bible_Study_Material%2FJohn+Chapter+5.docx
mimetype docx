--- v0 (2026-04-26)
+++ v1 (2026-06-15)
@@ -446,51 +446,1845 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">John </w:t>
       </w:r>
       <w:r w:rsidR="008C3941">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:6</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C453D1">
+    <w:p w14:paraId="106A9A66" w14:textId="1988C409" w:rsidR="00CB7D9F" w:rsidRDefault="00CB7D9F" w:rsidP="00C453D1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C76622" w14:textId="75A3C72C" w:rsidR="00CB7D9F" w:rsidRDefault="00CB7D9F" w:rsidP="00C453D1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462F771F" w14:textId="25F9C75D" w:rsidR="00CB7D9F" w:rsidRDefault="00CB7D9F" w:rsidP="00CB7D9F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. What 3 things did </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Jesus</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> command the sick man to do?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6213F0" w14:textId="5A312328" w:rsidR="00CB7D9F" w:rsidRDefault="00CB7D9F" w:rsidP="00CB7D9F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D0BCC9" w14:textId="4DB13ED9" w:rsidR="00CB7D9F" w:rsidRDefault="00CB7D9F" w:rsidP="00CB7D9F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9. What day was it when Jesus healed the man that was at the pool of Bethesda?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E49EE8" w14:textId="5DED4BB9" w:rsidR="00CB7D9F" w:rsidRDefault="00CB7D9F" w:rsidP="00CB7D9F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B69534" w14:textId="38264D12" w:rsidR="00CB7D9F" w:rsidRDefault="00CB7D9F" w:rsidP="00CB7D9F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10.  What was said to the man that was healed about carrying his bed on the sabbath day?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA8C09B" w14:textId="033471A5" w:rsidR="00CB7D9F" w:rsidRDefault="00CB7D9F" w:rsidP="00CB7D9F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED98CE5" w14:textId="1AFEDE1F" w:rsidR="00CB7D9F" w:rsidRDefault="00CB7D9F" w:rsidP="00CB7D9F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>11.  Why did the man say that he was carrying his bed on the sabbath day?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050C21DB" w14:textId="54B26A2B" w:rsidR="00CB7D9F" w:rsidRDefault="00CB7D9F" w:rsidP="00CB7D9F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B018780" w14:textId="46F2FF76" w:rsidR="002C43B7" w:rsidRDefault="002C43B7" w:rsidP="00CB7D9F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>12.  Do the Jewish questioners want to know who it was that healed him?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7F44C9" w14:textId="131B2569" w:rsidR="002C43B7" w:rsidRDefault="002C43B7" w:rsidP="00CB7D9F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5673B8D1" w14:textId="61EAEA7A" w:rsidR="002C43B7" w:rsidRDefault="002C43B7" w:rsidP="00CB7D9F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>13.  Did the man that was healed know who it was that had healed him?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3783D7" w14:textId="7E5CCBE4" w:rsidR="002C43B7" w:rsidRDefault="002C43B7" w:rsidP="00CB7D9F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C316C6D" w14:textId="5F193FC0" w:rsidR="002C43B7" w:rsidRDefault="002C43B7" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>14.  Why did Jesus tell the man that was healed to sin no more?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B50718D" w14:textId="2CC36792" w:rsidR="002C43B7" w:rsidRDefault="002C43B7" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D91B4EC" w14:textId="0BEFB657" w:rsidR="002C43B7" w:rsidRDefault="002C43B7" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.  Who did the man </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>tell</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about Jesus, which had made him whole?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6958F74C" w14:textId="79C60433" w:rsidR="002C43B7" w:rsidRDefault="002C43B7" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1AFEBF" w14:textId="18236972" w:rsidR="00B115C3" w:rsidRDefault="00B115C3" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>16.  What caused, in this verse, the Jews to persecute Jesus?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53980C3F" w14:textId="47403263" w:rsidR="00B115C3" w:rsidRDefault="00B115C3" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DBED24" w14:textId="1339E026" w:rsidR="00B115C3" w:rsidRDefault="00B115C3" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>17.  Who did Jesus indicate was involved in the work of healing the man that was sick?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6A3A48" w14:textId="537FB4EE" w:rsidR="00B115C3" w:rsidRDefault="00B115C3" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5597BFB1" w14:textId="6992D0B1" w:rsidR="00B115C3" w:rsidRDefault="00B115C3" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>18.  What did Jesus say that stirred up Jewish people’s anger towards Him?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABFCC5E" w14:textId="279B1812" w:rsidR="00B115C3" w:rsidRDefault="00B115C3" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9CB3B2" w14:textId="244C733E" w:rsidR="00B115C3" w:rsidRDefault="00B115C3" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>19.  What did Jesus say that He could do independent of the Father?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D90994" w14:textId="4548672C" w:rsidR="00B115C3" w:rsidRDefault="00B115C3" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0681C0DB" w14:textId="2887A5C6" w:rsidR="00B115C3" w:rsidRDefault="00B115C3" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>20.  What did the Father do because He loves the Son?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57062AC7" w14:textId="5718CA30" w:rsidR="00B115C3" w:rsidRDefault="00B115C3" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517A4460" w14:textId="31FDAF87" w:rsidR="00B115C3" w:rsidRDefault="00B115C3" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Can the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Son</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> raise the dead as the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Father</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> raises the dead?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BABA06" w14:textId="4D7E9962" w:rsidR="00B115C3" w:rsidRDefault="00B115C3" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F069B48" w14:textId="10E4BB9A" w:rsidR="00B115C3" w:rsidRDefault="00B115C3" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">22. What has the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Father</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> committed to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Son</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCFBD66" w14:textId="4CCA8889" w:rsidR="00B115C3" w:rsidRDefault="00B115C3" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFC75BA" w14:textId="0D08F30E" w:rsidR="00B115C3" w:rsidRDefault="00B115C3" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Are people instructed to honor (worship) the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Son</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> even as they honor (worship) the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Father</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05059DE4" w14:textId="654B18F2" w:rsidR="00B115C3" w:rsidRDefault="00B115C3" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C7CC22" w14:textId="7BEF14EE" w:rsidR="00B72D90" w:rsidRDefault="00B72D90" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24. What did Jesus say that someone would have to do </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receive everlasting life?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72511881" w14:textId="5648E3E8" w:rsidR="00B72D90" w:rsidRDefault="00B72D90" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B355A51" w14:textId="75815535" w:rsidR="00B72D90" w:rsidRDefault="00B72D90" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>25. Whose voice will the dead hear and then live?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C998DF" w14:textId="2973F6A4" w:rsidR="00B72D90" w:rsidRDefault="00B72D90" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35716BC1" w14:textId="1F1C51C2" w:rsidR="00B72D90" w:rsidRDefault="00B72D90" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26. Does the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Son</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have life in Himself?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CC47F8" w14:textId="5B2799A4" w:rsidR="00B72D90" w:rsidRDefault="00B72D90" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3C8C39" w14:textId="2346D7EE" w:rsidR="00B72D90" w:rsidRDefault="00B72D90" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27. What did the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Father</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> give to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Son</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of man?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120FBF2E" w14:textId="6FD66664" w:rsidR="00B72D90" w:rsidRDefault="00B72D90" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A38E48A" w14:textId="06545152" w:rsidR="00B72D90" w:rsidRDefault="00B72D90" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28. What will all that are in the graves hear when the hour </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>has come</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB13BC8" w14:textId="48DC6490" w:rsidR="00B72D90" w:rsidRDefault="00B72D90" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACCB813" w14:textId="39768AD1" w:rsidR="00B72D90" w:rsidRDefault="00B72D90" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>29. Will both those who have done good and those who have done evil come forth in the day of the resurrection?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C29BE9" w14:textId="6713FE47" w:rsidR="00B72D90" w:rsidRDefault="00B72D90" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:29</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246DD8C4" w14:textId="2D1B0632" w:rsidR="00B72D90" w:rsidRDefault="00B72D90" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>30. What did Jesus say that He of His own self could do?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6C2576" w14:textId="67B9F0DC" w:rsidR="00B72D90" w:rsidRDefault="00B72D90" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8C614F" w14:textId="67047932" w:rsidR="00B72D90" w:rsidRDefault="00B72D90" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>31. According to Jesus, if He alone testified as to who He was, would the testimony be true?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF9E9CA" w14:textId="3077F884" w:rsidR="00B72D90" w:rsidRDefault="00B72D90" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36223200" w14:textId="56A87CBC" w:rsidR="00ED492E" w:rsidRDefault="00ED492E" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>32.  Did Jesus say that there was another that bears witness of who He is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050B33DA" w14:textId="3D1192AC" w:rsidR="00ED492E" w:rsidRDefault="00ED492E" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:32</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB3E3A4" w14:textId="122058F9" w:rsidR="00ED492E" w:rsidRDefault="00ED492E" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>33.  Did John the Baptist testify as to the truth concerning Jesus?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309D49CB" w14:textId="77701F8B" w:rsidR="00ED492E" w:rsidRDefault="00ED492E" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:33</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F52E3A" w14:textId="2AB0EAF3" w:rsidR="00ED492E" w:rsidRDefault="00ED492E" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>34.  Was it the testimony of men that Jesus depended on?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F63307D" w14:textId="4D49BF6F" w:rsidR="00ED492E" w:rsidRDefault="00ED492E" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:34</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79264864" w14:textId="62E7C042" w:rsidR="00ED492E" w:rsidRDefault="00ED492E" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>35.  What did Jesus say that John the Baptist was?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54941CB1" w14:textId="6A0B0C63" w:rsidR="00ED492E" w:rsidRDefault="00ED492E" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:35</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706EBBFA" w14:textId="7B006721" w:rsidR="00ED492E" w:rsidRDefault="00ED492E" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>36.  What did Jesus do that bore witness that the Father sent Him into the world?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB09747" w14:textId="612515BD" w:rsidR="00ED492E" w:rsidRDefault="00ED492E" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:36</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC0C23B" w14:textId="49E820DB" w:rsidR="00ED492E" w:rsidRDefault="00ED492E" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>37.  Who was it that bore witness of Jesus Christ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0FB609" w14:textId="78354F91" w:rsidR="00ED492E" w:rsidRDefault="00ED492E" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:37</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA1A1F8" w14:textId="1BA4F52B" w:rsidR="00ED492E" w:rsidRDefault="00ED492E" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>38.  What did Jesus say that was not abiding in those that He was speaking to?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AB27EC" w14:textId="419A60E6" w:rsidR="00ED492E" w:rsidRDefault="00ED492E" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:38</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB2D506" w14:textId="35E2611D" w:rsidR="00ED492E" w:rsidRDefault="00ED492E" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>39.  Who did Jesus say that the scriptures would testify of?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF35E1B" w14:textId="63017AA8" w:rsidR="00ED492E" w:rsidRDefault="00ED492E" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:39</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B828829" w14:textId="156A5F0A" w:rsidR="000875DB" w:rsidRDefault="000875DB" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>40.  Were the people in Jesus’ day refusing to come to Jesus so that they would be saved?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43596E85" w14:textId="306E8939" w:rsidR="000875DB" w:rsidRDefault="000875DB" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:40</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748485EF" w14:textId="151C592B" w:rsidR="000875DB" w:rsidRDefault="000875DB" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>41.  What did Jesus say that He did not receive of Men?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F043391" w14:textId="659CE74A" w:rsidR="000875DB" w:rsidRDefault="000875DB" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:41</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F2CD03" w14:textId="4A96609F" w:rsidR="000875DB" w:rsidRDefault="000875DB" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>42.   What did the people not have in themselves?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9C3B28" w14:textId="478CC247" w:rsidR="000875DB" w:rsidRDefault="000875DB" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:42</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C38D00" w14:textId="7DEBAB15" w:rsidR="000875DB" w:rsidRDefault="000875DB" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>43.  Who did Jesus say that the people would receive even though they rejected Him?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464EEB6F" w14:textId="243A6E53" w:rsidR="000875DB" w:rsidRDefault="000875DB" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1B1C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>43</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B23A6E2" w14:textId="0343B07C" w:rsidR="004C1B1C" w:rsidRDefault="004C1B1C" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">44.  Which </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>honour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> did the Jewish religious leaders seek, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>honour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of men or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>honour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from God?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73519DB4" w14:textId="78D0810D" w:rsidR="004C1B1C" w:rsidRDefault="004C1B1C" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:44</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFE3A1F" w14:textId="55FECBC1" w:rsidR="004C1B1C" w:rsidRDefault="004C1B1C" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>45.  Who would accuse these men before the Father according to Jesus?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450399BB" w14:textId="725D8F08" w:rsidR="004C1B1C" w:rsidRDefault="004C1B1C" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1716717A" w14:textId="332BB4DF" w:rsidR="004C1B1C" w:rsidRDefault="004C1B1C" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>46.  Who was it that wrote of Jesus?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1548B061" w14:textId="536C8523" w:rsidR="004C1B1C" w:rsidRDefault="004C1B1C" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:46</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEC2FC5" w14:textId="0606F367" w:rsidR="004C1B1C" w:rsidRDefault="004C1B1C" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>47.  If the Jewish religious leaders refused to receive the writings of Moses, would they believe the words of Jesus?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0396825D" w14:textId="117F3CD4" w:rsidR="004C1B1C" w:rsidRDefault="004C1B1C" w:rsidP="002C43B7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 5:47</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05142F23" w14:textId="6D9CD52F" w:rsidR="00CB7D9F" w:rsidRPr="00CB7D9F" w:rsidRDefault="00CB7D9F" w:rsidP="00CB7D9F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C2BE6DE" w14:textId="6D8B14A5" w:rsidR="00CB7D9F" w:rsidRPr="00CB7D9F" w:rsidRDefault="00CB7D9F" w:rsidP="00CB7D9F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00CB7D9F" w:rsidRPr="00CB7D9F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1041,161 +2835,166 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="395319599">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="619995464">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="320667835">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="632711736">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1594701868">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2122913380">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:val="fullPage" w:percent="65"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0009410F"/>
     <w:rsid w:val="00004871"/>
     <w:rsid w:val="0000618B"/>
     <w:rsid w:val="000471AD"/>
     <w:rsid w:val="00065BDC"/>
+    <w:rsid w:val="000875DB"/>
     <w:rsid w:val="00092177"/>
     <w:rsid w:val="0009410F"/>
     <w:rsid w:val="000A2E93"/>
     <w:rsid w:val="000C6A8F"/>
     <w:rsid w:val="000C7444"/>
     <w:rsid w:val="000E70A1"/>
     <w:rsid w:val="000F2D5C"/>
     <w:rsid w:val="00124457"/>
     <w:rsid w:val="00133A5E"/>
     <w:rsid w:val="00146431"/>
     <w:rsid w:val="00155BF8"/>
     <w:rsid w:val="00156674"/>
     <w:rsid w:val="0016132B"/>
     <w:rsid w:val="00164657"/>
     <w:rsid w:val="00172B4B"/>
     <w:rsid w:val="0017396E"/>
+    <w:rsid w:val="00186A38"/>
     <w:rsid w:val="00187767"/>
     <w:rsid w:val="001A604F"/>
     <w:rsid w:val="001B575C"/>
     <w:rsid w:val="001B75F6"/>
     <w:rsid w:val="001C406D"/>
     <w:rsid w:val="001C711E"/>
     <w:rsid w:val="001D0845"/>
     <w:rsid w:val="001D3B0A"/>
     <w:rsid w:val="001E6F24"/>
     <w:rsid w:val="00202567"/>
     <w:rsid w:val="00210B52"/>
     <w:rsid w:val="00235E50"/>
     <w:rsid w:val="00244ABE"/>
     <w:rsid w:val="002632D8"/>
     <w:rsid w:val="0026412B"/>
     <w:rsid w:val="00287D31"/>
     <w:rsid w:val="002927C7"/>
     <w:rsid w:val="0029284F"/>
     <w:rsid w:val="00292BB8"/>
     <w:rsid w:val="00296336"/>
     <w:rsid w:val="002A7A97"/>
     <w:rsid w:val="002B0637"/>
     <w:rsid w:val="002B10C5"/>
     <w:rsid w:val="002C3E97"/>
+    <w:rsid w:val="002C43B7"/>
     <w:rsid w:val="002D14A2"/>
     <w:rsid w:val="002E3C68"/>
     <w:rsid w:val="002E5C79"/>
     <w:rsid w:val="002E7527"/>
     <w:rsid w:val="002F5862"/>
     <w:rsid w:val="0030145D"/>
     <w:rsid w:val="003031A3"/>
     <w:rsid w:val="00310A97"/>
     <w:rsid w:val="0032121B"/>
     <w:rsid w:val="0033599D"/>
     <w:rsid w:val="00344DD9"/>
     <w:rsid w:val="003453A9"/>
     <w:rsid w:val="00351610"/>
     <w:rsid w:val="00356052"/>
     <w:rsid w:val="00367077"/>
     <w:rsid w:val="00392504"/>
     <w:rsid w:val="003A0607"/>
     <w:rsid w:val="003B02F9"/>
     <w:rsid w:val="003D26C3"/>
     <w:rsid w:val="003D3CAA"/>
     <w:rsid w:val="003E0C85"/>
     <w:rsid w:val="003E4C8B"/>
     <w:rsid w:val="003E6A1A"/>
     <w:rsid w:val="003F034C"/>
     <w:rsid w:val="0040072A"/>
     <w:rsid w:val="004041DA"/>
     <w:rsid w:val="0040516F"/>
     <w:rsid w:val="00406EE9"/>
     <w:rsid w:val="004139E1"/>
     <w:rsid w:val="004206A6"/>
     <w:rsid w:val="00422DB6"/>
     <w:rsid w:val="00446147"/>
     <w:rsid w:val="00460E39"/>
     <w:rsid w:val="004656DB"/>
     <w:rsid w:val="0048572A"/>
     <w:rsid w:val="0049168B"/>
     <w:rsid w:val="004958E8"/>
     <w:rsid w:val="004B0BF4"/>
     <w:rsid w:val="004B77B2"/>
+    <w:rsid w:val="004C1B1C"/>
     <w:rsid w:val="004D33C9"/>
     <w:rsid w:val="004D3F74"/>
     <w:rsid w:val="004E01E2"/>
     <w:rsid w:val="004E5175"/>
     <w:rsid w:val="00501750"/>
     <w:rsid w:val="00505D4E"/>
     <w:rsid w:val="00510818"/>
     <w:rsid w:val="005177CC"/>
     <w:rsid w:val="00521D3D"/>
     <w:rsid w:val="0052670B"/>
     <w:rsid w:val="00545382"/>
     <w:rsid w:val="00551300"/>
     <w:rsid w:val="0056541C"/>
     <w:rsid w:val="005860DC"/>
+    <w:rsid w:val="00597D50"/>
     <w:rsid w:val="005A23AB"/>
     <w:rsid w:val="005A675F"/>
     <w:rsid w:val="005B223B"/>
     <w:rsid w:val="005B53B1"/>
     <w:rsid w:val="005D0CB6"/>
     <w:rsid w:val="005D474F"/>
     <w:rsid w:val="005D4EAE"/>
     <w:rsid w:val="005D60E4"/>
     <w:rsid w:val="00601AA7"/>
     <w:rsid w:val="00607040"/>
     <w:rsid w:val="00611E29"/>
     <w:rsid w:val="0062095F"/>
     <w:rsid w:val="006222F8"/>
     <w:rsid w:val="00631653"/>
     <w:rsid w:val="006507AC"/>
     <w:rsid w:val="00654D45"/>
     <w:rsid w:val="00665026"/>
     <w:rsid w:val="00667837"/>
     <w:rsid w:val="006759E8"/>
     <w:rsid w:val="006764D9"/>
     <w:rsid w:val="006846C6"/>
     <w:rsid w:val="006D4375"/>
     <w:rsid w:val="006E0568"/>
     <w:rsid w:val="00703D10"/>
     <w:rsid w:val="00710299"/>
@@ -1261,127 +3060,134 @@
     <w:rsid w:val="009F4DBA"/>
     <w:rsid w:val="00A04F4E"/>
     <w:rsid w:val="00A07F52"/>
     <w:rsid w:val="00A12307"/>
     <w:rsid w:val="00A12B7F"/>
     <w:rsid w:val="00A304F1"/>
     <w:rsid w:val="00A35E85"/>
     <w:rsid w:val="00A52364"/>
     <w:rsid w:val="00A52A65"/>
     <w:rsid w:val="00A74A01"/>
     <w:rsid w:val="00A75AC7"/>
     <w:rsid w:val="00A81E2E"/>
     <w:rsid w:val="00A86948"/>
     <w:rsid w:val="00AA6586"/>
     <w:rsid w:val="00AB0679"/>
     <w:rsid w:val="00AB4491"/>
     <w:rsid w:val="00AB78F0"/>
     <w:rsid w:val="00AC1F9B"/>
     <w:rsid w:val="00AD54EE"/>
     <w:rsid w:val="00AE5D40"/>
     <w:rsid w:val="00AE74B2"/>
     <w:rsid w:val="00AF67FA"/>
     <w:rsid w:val="00B027CF"/>
     <w:rsid w:val="00B05BA8"/>
     <w:rsid w:val="00B10A5D"/>
+    <w:rsid w:val="00B115C3"/>
     <w:rsid w:val="00B11A88"/>
     <w:rsid w:val="00B2613F"/>
     <w:rsid w:val="00B27FAB"/>
     <w:rsid w:val="00B354A7"/>
     <w:rsid w:val="00B36C43"/>
     <w:rsid w:val="00B417D7"/>
     <w:rsid w:val="00B50FD9"/>
     <w:rsid w:val="00B67127"/>
+    <w:rsid w:val="00B72D90"/>
     <w:rsid w:val="00B82C7C"/>
     <w:rsid w:val="00B83DAE"/>
     <w:rsid w:val="00BA412C"/>
     <w:rsid w:val="00BA4C68"/>
     <w:rsid w:val="00BB126F"/>
     <w:rsid w:val="00BD124A"/>
     <w:rsid w:val="00BD6AD1"/>
     <w:rsid w:val="00BE509C"/>
     <w:rsid w:val="00BF0387"/>
     <w:rsid w:val="00C04E03"/>
     <w:rsid w:val="00C04E19"/>
     <w:rsid w:val="00C115AC"/>
     <w:rsid w:val="00C15D58"/>
     <w:rsid w:val="00C27607"/>
+    <w:rsid w:val="00C31083"/>
     <w:rsid w:val="00C365E3"/>
     <w:rsid w:val="00C453D1"/>
     <w:rsid w:val="00C511C6"/>
     <w:rsid w:val="00C54177"/>
     <w:rsid w:val="00C8366D"/>
     <w:rsid w:val="00CA0D72"/>
     <w:rsid w:val="00CB55B5"/>
+    <w:rsid w:val="00CB7D9F"/>
     <w:rsid w:val="00CE35A5"/>
     <w:rsid w:val="00CF38E3"/>
     <w:rsid w:val="00CF787D"/>
     <w:rsid w:val="00CF7DB3"/>
     <w:rsid w:val="00D060F5"/>
     <w:rsid w:val="00D0690C"/>
     <w:rsid w:val="00D114ED"/>
     <w:rsid w:val="00D15AA2"/>
     <w:rsid w:val="00D22DAE"/>
     <w:rsid w:val="00D27155"/>
     <w:rsid w:val="00D331ED"/>
+    <w:rsid w:val="00D4193C"/>
     <w:rsid w:val="00D5358C"/>
     <w:rsid w:val="00D643FC"/>
     <w:rsid w:val="00D7171A"/>
     <w:rsid w:val="00DA59A6"/>
     <w:rsid w:val="00DB11C3"/>
     <w:rsid w:val="00DB4A7C"/>
     <w:rsid w:val="00DB5CF5"/>
     <w:rsid w:val="00DB760E"/>
     <w:rsid w:val="00DD3340"/>
     <w:rsid w:val="00DF7173"/>
     <w:rsid w:val="00E006AA"/>
     <w:rsid w:val="00E01712"/>
     <w:rsid w:val="00E1296E"/>
     <w:rsid w:val="00E229D4"/>
     <w:rsid w:val="00E24869"/>
     <w:rsid w:val="00E37293"/>
     <w:rsid w:val="00E379D3"/>
     <w:rsid w:val="00E50668"/>
     <w:rsid w:val="00E56DB4"/>
     <w:rsid w:val="00E65072"/>
     <w:rsid w:val="00E658EB"/>
     <w:rsid w:val="00E667E3"/>
     <w:rsid w:val="00E8253A"/>
     <w:rsid w:val="00E84FA5"/>
     <w:rsid w:val="00E86CB9"/>
     <w:rsid w:val="00E902F5"/>
     <w:rsid w:val="00E9403B"/>
     <w:rsid w:val="00E95161"/>
     <w:rsid w:val="00EA3C04"/>
     <w:rsid w:val="00EB026C"/>
+    <w:rsid w:val="00ED492E"/>
     <w:rsid w:val="00EE6D42"/>
     <w:rsid w:val="00EF2230"/>
     <w:rsid w:val="00EF51D5"/>
     <w:rsid w:val="00EF64CE"/>
     <w:rsid w:val="00EF7DAA"/>
     <w:rsid w:val="00F0142C"/>
     <w:rsid w:val="00F01994"/>
+    <w:rsid w:val="00F04F9E"/>
     <w:rsid w:val="00F06F86"/>
     <w:rsid w:val="00F075C7"/>
     <w:rsid w:val="00F07971"/>
     <w:rsid w:val="00F11AA1"/>
     <w:rsid w:val="00F36FE6"/>
     <w:rsid w:val="00F4001B"/>
     <w:rsid w:val="00F45A1C"/>
     <w:rsid w:val="00F47799"/>
     <w:rsid w:val="00F52759"/>
     <w:rsid w:val="00F55CD9"/>
     <w:rsid w:val="00F632E0"/>
     <w:rsid w:val="00F721C4"/>
     <w:rsid w:val="00F75092"/>
     <w:rsid w:val="00F83AE0"/>
     <w:rsid w:val="00F91D4A"/>
     <w:rsid w:val="00F945E1"/>
     <w:rsid w:val="00F94703"/>
     <w:rsid w:val="00F9494B"/>
     <w:rsid w:val="00FA441E"/>
     <w:rsid w:val="00FC6FED"/>
     <w:rsid w:val="00FD1F0F"/>
     <w:rsid w:val="00FE161F"/>
     <w:rsid w:val="00FE483C"/>
     <w:rsid w:val="00FF171F"/>
     <w:rsid w:val="00FF3A07"/>
@@ -2111,70 +3917,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>358</Characters>
+  <Pages>5</Pages>
+  <Words>741</Words>
+  <Characters>2914</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>116</Lines>
+  <Paragraphs>121</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>429</CharactersWithSpaces>
+  <CharactersWithSpaces>3534</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Phil</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>