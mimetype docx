--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -697,69 +697,1822 @@
         <w:t>John 4:12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F98057C" w14:textId="67AF51CF" w:rsidR="00C453D1" w:rsidRDefault="00C453D1" w:rsidP="00C453D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> What would happen to anyone who drank from the well of water?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4865B570" w14:textId="651B930B" w:rsidR="00C453D1" w:rsidRPr="00C453D1" w:rsidRDefault="00C453D1" w:rsidP="00C453D1">
+    <w:p w14:paraId="4865B570" w14:textId="651B930B" w:rsidR="00C453D1" w:rsidRDefault="00C453D1" w:rsidP="00C453D1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>John 4:13</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C453D1" w:rsidRPr="00C453D1">
+    <w:p w14:paraId="0E50ED13" w14:textId="20C4919F" w:rsidR="008D4BDD" w:rsidRDefault="008D4BDD" w:rsidP="008D4BDD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What are two things that will happen to anyone who continues to drink from the water that Jesus gives?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC7574D" w14:textId="5FA15CBF" w:rsidR="008D4BDD" w:rsidRDefault="008D4BDD" w:rsidP="008D4BDD">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D870EF2" w14:textId="4FE34F3A" w:rsidR="008D4BDD" w:rsidRDefault="008D4BDD" w:rsidP="008D4BDD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Did the woman want the water Jesus offered so that her thirst would be quenched?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D1D3BB" w14:textId="41118603" w:rsidR="008D4BDD" w:rsidRDefault="008D4BDD" w:rsidP="008D4BDD">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682E5771" w14:textId="5BB1235C" w:rsidR="008D4BDD" w:rsidRDefault="008D4BDD" w:rsidP="008D4BDD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Who did Jesus tell the woman to call or to go and bring back with her?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB618EE" w14:textId="4AA033B7" w:rsidR="008D4BDD" w:rsidRDefault="008D4BDD" w:rsidP="008D4BDD">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0820E774" w14:textId="4BA4C96E" w:rsidR="008D4BDD" w:rsidRDefault="008D4BDD" w:rsidP="008D4BDD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Was the woman just living with a man without being married to him?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A54BB8" w14:textId="5B2C2FE0" w:rsidR="008D4BDD" w:rsidRDefault="008D4BDD" w:rsidP="008D4BDD">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289EA2F5" w14:textId="7C9E8DE9" w:rsidR="008D4BDD" w:rsidRDefault="008D4BDD" w:rsidP="008D4BDD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Was the woman just living with a man without being married to him?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3217EB4E" w14:textId="544B96FE" w:rsidR="008D4BDD" w:rsidRDefault="008D4BDD" w:rsidP="008D4BDD">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CFD645" w14:textId="4E7A6FCF" w:rsidR="008D4BDD" w:rsidRDefault="008D4BDD" w:rsidP="008D4BDD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What did the woman perceive Jesus to be?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC4FFF6" w14:textId="62BA42FA" w:rsidR="008D4BDD" w:rsidRDefault="008D4BDD" w:rsidP="008D4BDD">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399B4330" w14:textId="69888F44" w:rsidR="008D4BDD" w:rsidRDefault="008D4BDD" w:rsidP="008D4BDD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Did the woman assume that Jesus would say that Jerusalem is the placed where men ought to worship?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402028A1" w14:textId="31142E35" w:rsidR="008D4BDD" w:rsidRDefault="008D4BDD" w:rsidP="008D4BDD">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C59C674" w14:textId="4A1E6F10" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Would there come a time that Samaria nor Jerusalem would be the center of worship of the Father?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9F99CE" w14:textId="7E0DC895" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D978B71" w14:textId="73C09139" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Did the Samaritans know what they were worshipping?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB8A5B0" w14:textId="13DC076B" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>John 4:22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117CAAAA" w14:textId="63306BB8" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What two ways will the true worshippers worship the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Father</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA4C173" w14:textId="18F80EB9" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27228ED1" w14:textId="1F15B790" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What is God said to be in this verse?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D1EB3D" w14:textId="7D7914BE" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A0AF6F" w14:textId="32879636" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What did the woman of Samaria say that the Messiah would tell us?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDABFDB" w14:textId="15C7BB02" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B9EF0B" w14:textId="05DFFE5C" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Who did Jesus claim to be in this verse?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF181E0" w14:textId="554E974E" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41419A2A" w14:textId="1B6CDADF" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What did the disciples marvel at?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6163FE8F" w14:textId="5CC25828" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B759ED" w14:textId="788A1180" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What did the woman leave at the well?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8726CF" w14:textId="6D2A3EF0" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684C7967" w14:textId="636995B6" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Who did the woman claim Jesus was?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E368FC6" w14:textId="6FBF0CE4" w:rsidR="006764D9" w:rsidRDefault="006764D9" w:rsidP="006764D9">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:29</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B73E957" w14:textId="57DB871F" w:rsidR="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Who did the men of the city go out of the city to see?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536CF52A" w14:textId="53438553" w:rsidR="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DF451E" w14:textId="443A67A9" w:rsidR="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What did the disciples ask Jesus to do?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCFB8BA" w14:textId="45E81736" w:rsidR="00092177" w:rsidRPr="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2983A767" w14:textId="59F67CE5" w:rsidR="00092177" w:rsidRPr="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092177">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What did Jesus say that He had that His disciples knew nothing of?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A280441" w14:textId="1F8B72B4" w:rsidR="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:32</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7578CE" w14:textId="7B1AB780" w:rsidR="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What did the disciples think that someone else did for Jesus?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2659B4CC" w14:textId="1AE7CF7F" w:rsidR="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:33</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649A3CA8" w14:textId="68F34F55" w:rsidR="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What two things did Jesus say His meat or food was?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEDB1A6" w14:textId="711E8073" w:rsidR="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>John 4:34</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4354ACB1" w14:textId="30FC2EEE" w:rsidR="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Is the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>harvest time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> much later or is it ready now to harvest?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21191DC2" w14:textId="64DABAE9" w:rsidR="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:35</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BBE0E6" w14:textId="6E6A2D66" w:rsidR="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What two groups rejoice at the time of harvest?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A48035" w14:textId="2EFE575C" w:rsidR="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:36</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E50D528" w14:textId="2AC44A65" w:rsidR="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What is the true statement that is made in this verse?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6B64FA" w14:textId="62885EB2" w:rsidR="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:37</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A2451A" w14:textId="56819ED7" w:rsidR="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Was it the labor of others that the disciples would </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>enter into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29959B31" w14:textId="047C5B1F" w:rsidR="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:38</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7DC224" w14:textId="08895A64" w:rsidR="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What caused the Samaritans to believe on the Lord Jesus Christ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3387E4" w14:textId="29168AAA" w:rsidR="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:39</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E5580E" w14:textId="3D57E9BD" w:rsidR="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> How many days did Jesus spend with the Samaritans?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A10168E" w14:textId="3847DA73" w:rsidR="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:40</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA3748C" w14:textId="62197C09" w:rsidR="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What convinced many more to believe in the Lord Jesus Christ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6887793F" w14:textId="4EB3EA5F" w:rsidR="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:41</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D87CE63" w14:textId="58C484F9" w:rsidR="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Who did the Samaritans believe Jesus to be after He spoke with them?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34ABB6FF" w14:textId="4CF6BB9B" w:rsidR="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:42</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F352BAF" w14:textId="0612324B" w:rsidR="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Where did Jesus go after He left Samaria?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2B15CF" w14:textId="334DB940" w:rsidR="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:43</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5817C6" w14:textId="563DFEFA" w:rsidR="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Where did a prophet have no honor according to Jesus Christ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EC8721" w14:textId="6BABDE20" w:rsidR="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:44</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7AD35B" w14:textId="00372A0A" w:rsidR="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What caused the Galileans to receive Jesus Christ after the feast in Jerusalem?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442C3B38" w14:textId="4C48BDFC" w:rsidR="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8A7DEB" w14:textId="4B305999" w:rsidR="009A3288" w:rsidRDefault="009A3288" w:rsidP="009A3288">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> When Jesus returned to Galilee, what did He hear about someone in Capernaum?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7EA84E" w14:textId="1DDD9C3D" w:rsidR="009A3288" w:rsidRDefault="009A3288" w:rsidP="009A3288">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:46</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2606EBEA" w14:textId="307C035C" w:rsidR="009A3288" w:rsidRDefault="009A3288" w:rsidP="009A3288">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Who went to see Jesus when he heard that Jesus had returned?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40979B89" w14:textId="1493A5A3" w:rsidR="009A3288" w:rsidRDefault="009A3288" w:rsidP="009A3288">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:47</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9CF3E7" w14:textId="78076AE3" w:rsidR="009A3288" w:rsidRDefault="009A3288" w:rsidP="009A3288">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> According to Jesus, what kept some men from believing in Him?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4431B112" w14:textId="5B8D5CD7" w:rsidR="009A3288" w:rsidRDefault="009A3288" w:rsidP="009A3288">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:48</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E053E55" w14:textId="70C01FBC" w:rsidR="009A3288" w:rsidRDefault="009A3288" w:rsidP="009A3288">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What did the nobleman believe would happen to his son if Jesus didn’t get there soon?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127568FA" w14:textId="5AADA409" w:rsidR="009A3288" w:rsidRDefault="009A3288" w:rsidP="009A3288">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:49</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F70FE16" w14:textId="77720C96" w:rsidR="009A3288" w:rsidRDefault="009A3288" w:rsidP="009A3288">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What did the nobleman believe after Jesus said to him that his son lives?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275DE124" w14:textId="67D7992E" w:rsidR="009A3288" w:rsidRDefault="009A3288" w:rsidP="009A3288">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:50</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D75BA99" w14:textId="4010BA91" w:rsidR="009A3288" w:rsidRDefault="009A3288" w:rsidP="009A3288">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Who met the nobleman and told him that his son lives?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04FCC90D" w14:textId="7B117FB7" w:rsidR="009A3288" w:rsidRDefault="009A3288" w:rsidP="009A3288">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:51</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C31C53" w14:textId="3657CCE3" w:rsidR="009A3288" w:rsidRDefault="009A3288" w:rsidP="009A3288">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What did the father ask his servants about his son?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213C6CE6" w14:textId="76EC94F0" w:rsidR="009A3288" w:rsidRDefault="009A3288" w:rsidP="009A3288">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:52</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341D113F" w14:textId="2CF843B3" w:rsidR="003D26C3" w:rsidRDefault="003D26C3" w:rsidP="003D26C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What caused the nobleman and his entire household to receive the Lord Jesus Christ as their Savior?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5B9D2B" w14:textId="4602501B" w:rsidR="003D26C3" w:rsidRDefault="003D26C3" w:rsidP="003D26C3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:53</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDFAAB3" w14:textId="2A024A6C" w:rsidR="003D26C3" w:rsidRDefault="003D26C3" w:rsidP="003D26C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> While Jesus was in Cana of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Gallilee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> how many miracles are recorded at this time?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231E6F15" w14:textId="53838895" w:rsidR="003D26C3" w:rsidRPr="003D26C3" w:rsidRDefault="003D26C3" w:rsidP="003D26C3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>John 4:54</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7653C0A3" w14:textId="77777777" w:rsidR="00AA6586" w:rsidRPr="00AA6586" w:rsidRDefault="00AA6586" w:rsidP="00AA6586">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F05D03" w14:textId="77777777" w:rsidR="00092177" w:rsidRPr="00092177" w:rsidRDefault="00092177" w:rsidP="00092177">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49463F1D" w14:textId="77777777" w:rsidR="008D4BDD" w:rsidRPr="008D4BDD" w:rsidRDefault="008D4BDD" w:rsidP="008D4BDD">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008D4BDD" w:rsidRPr="008D4BDD">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1198,88 +2951,181 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64F2562D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A22B074"/>
+    <w:lvl w:ilvl="0" w:tplc="5818F74A">
+      <w:start w:val="31"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="395319599">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="619995464">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="320667835">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="632711736">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1594701868">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2122913380">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0009410F"/>
     <w:rsid w:val="00004871"/>
     <w:rsid w:val="0000618B"/>
     <w:rsid w:val="000471AD"/>
     <w:rsid w:val="00065BDC"/>
+    <w:rsid w:val="00092177"/>
     <w:rsid w:val="0009410F"/>
     <w:rsid w:val="000A2E93"/>
     <w:rsid w:val="000C6A8F"/>
     <w:rsid w:val="000C7444"/>
     <w:rsid w:val="000E70A1"/>
     <w:rsid w:val="000F2D5C"/>
     <w:rsid w:val="00124457"/>
     <w:rsid w:val="00133A5E"/>
     <w:rsid w:val="00146431"/>
     <w:rsid w:val="00155BF8"/>
     <w:rsid w:val="00156674"/>
     <w:rsid w:val="0016132B"/>
     <w:rsid w:val="00164657"/>
     <w:rsid w:val="00172B4B"/>
     <w:rsid w:val="0017396E"/>
     <w:rsid w:val="00187767"/>
     <w:rsid w:val="001A604F"/>
     <w:rsid w:val="001B575C"/>
     <w:rsid w:val="001B75F6"/>
     <w:rsid w:val="001C406D"/>
     <w:rsid w:val="001C711E"/>
     <w:rsid w:val="001D0845"/>
     <w:rsid w:val="001D3B0A"/>
     <w:rsid w:val="001E6F24"/>
     <w:rsid w:val="00202567"/>
@@ -1291,51 +3137,53 @@
     <w:rsid w:val="00287D31"/>
     <w:rsid w:val="002927C7"/>
     <w:rsid w:val="0029284F"/>
     <w:rsid w:val="00292BB8"/>
     <w:rsid w:val="00296336"/>
     <w:rsid w:val="002A7A97"/>
     <w:rsid w:val="002B0637"/>
     <w:rsid w:val="002B10C5"/>
     <w:rsid w:val="002C3E97"/>
     <w:rsid w:val="002D14A2"/>
     <w:rsid w:val="002E3C68"/>
     <w:rsid w:val="002E5C79"/>
     <w:rsid w:val="002E7527"/>
     <w:rsid w:val="002F5862"/>
     <w:rsid w:val="0030145D"/>
     <w:rsid w:val="003031A3"/>
     <w:rsid w:val="00310A97"/>
     <w:rsid w:val="0032121B"/>
     <w:rsid w:val="0033599D"/>
     <w:rsid w:val="00344DD9"/>
     <w:rsid w:val="003453A9"/>
     <w:rsid w:val="00351610"/>
     <w:rsid w:val="00356052"/>
     <w:rsid w:val="00367077"/>
     <w:rsid w:val="00392504"/>
+    <w:rsid w:val="003A0607"/>
     <w:rsid w:val="003B02F9"/>
+    <w:rsid w:val="003D26C3"/>
     <w:rsid w:val="003D3CAA"/>
     <w:rsid w:val="003E0C85"/>
     <w:rsid w:val="003E4C8B"/>
     <w:rsid w:val="003E6A1A"/>
     <w:rsid w:val="003F034C"/>
     <w:rsid w:val="0040072A"/>
     <w:rsid w:val="004041DA"/>
     <w:rsid w:val="0040516F"/>
     <w:rsid w:val="00406EE9"/>
     <w:rsid w:val="004139E1"/>
     <w:rsid w:val="004206A6"/>
     <w:rsid w:val="00422DB6"/>
     <w:rsid w:val="00446147"/>
     <w:rsid w:val="00460E39"/>
     <w:rsid w:val="004656DB"/>
     <w:rsid w:val="0048572A"/>
     <w:rsid w:val="0049168B"/>
     <w:rsid w:val="004958E8"/>
     <w:rsid w:val="004B0BF4"/>
     <w:rsid w:val="004B77B2"/>
     <w:rsid w:val="004D33C9"/>
     <w:rsid w:val="004D3F74"/>
     <w:rsid w:val="004E01E2"/>
     <w:rsid w:val="004E5175"/>
     <w:rsid w:val="00501750"/>
@@ -1345,120 +3193,128 @@
     <w:rsid w:val="00521D3D"/>
     <w:rsid w:val="0052670B"/>
     <w:rsid w:val="00545382"/>
     <w:rsid w:val="00551300"/>
     <w:rsid w:val="0056541C"/>
     <w:rsid w:val="005860DC"/>
     <w:rsid w:val="005A23AB"/>
     <w:rsid w:val="005A675F"/>
     <w:rsid w:val="005B223B"/>
     <w:rsid w:val="005B53B1"/>
     <w:rsid w:val="005D0CB6"/>
     <w:rsid w:val="005D474F"/>
     <w:rsid w:val="005D4EAE"/>
     <w:rsid w:val="005D60E4"/>
     <w:rsid w:val="00601AA7"/>
     <w:rsid w:val="00607040"/>
     <w:rsid w:val="00611E29"/>
     <w:rsid w:val="0062095F"/>
     <w:rsid w:val="006222F8"/>
     <w:rsid w:val="00631653"/>
     <w:rsid w:val="006507AC"/>
     <w:rsid w:val="00654D45"/>
     <w:rsid w:val="00665026"/>
     <w:rsid w:val="00667837"/>
     <w:rsid w:val="006759E8"/>
+    <w:rsid w:val="006764D9"/>
+    <w:rsid w:val="006846C6"/>
     <w:rsid w:val="006D4375"/>
     <w:rsid w:val="006E0568"/>
     <w:rsid w:val="00703D10"/>
     <w:rsid w:val="00710299"/>
     <w:rsid w:val="007167F2"/>
     <w:rsid w:val="007206DF"/>
     <w:rsid w:val="00720A33"/>
     <w:rsid w:val="00733B7B"/>
     <w:rsid w:val="00735B1E"/>
+    <w:rsid w:val="00742280"/>
     <w:rsid w:val="0074523A"/>
     <w:rsid w:val="00751970"/>
     <w:rsid w:val="00757F57"/>
     <w:rsid w:val="00770FED"/>
     <w:rsid w:val="00784BA7"/>
     <w:rsid w:val="00791465"/>
     <w:rsid w:val="007A0254"/>
     <w:rsid w:val="007A197F"/>
     <w:rsid w:val="007A19C1"/>
+    <w:rsid w:val="007B58D5"/>
     <w:rsid w:val="007C161D"/>
     <w:rsid w:val="007D218C"/>
     <w:rsid w:val="007D34C1"/>
     <w:rsid w:val="007E3CF4"/>
     <w:rsid w:val="007F39C3"/>
     <w:rsid w:val="007F43DF"/>
     <w:rsid w:val="007F5F75"/>
     <w:rsid w:val="0081029C"/>
     <w:rsid w:val="00850E76"/>
     <w:rsid w:val="00854627"/>
     <w:rsid w:val="00870FB0"/>
     <w:rsid w:val="0088642B"/>
     <w:rsid w:val="00895378"/>
     <w:rsid w:val="00896A01"/>
     <w:rsid w:val="008A16D2"/>
     <w:rsid w:val="008A2C33"/>
     <w:rsid w:val="008B39BA"/>
     <w:rsid w:val="008D19CF"/>
+    <w:rsid w:val="008D4BDD"/>
     <w:rsid w:val="008E45E6"/>
     <w:rsid w:val="008E780D"/>
     <w:rsid w:val="008F2AF0"/>
     <w:rsid w:val="0090129B"/>
     <w:rsid w:val="00917020"/>
     <w:rsid w:val="00923C62"/>
     <w:rsid w:val="00923F2E"/>
     <w:rsid w:val="009351B3"/>
     <w:rsid w:val="009601BA"/>
     <w:rsid w:val="0096123A"/>
     <w:rsid w:val="00974EE0"/>
     <w:rsid w:val="0098091D"/>
     <w:rsid w:val="00996055"/>
     <w:rsid w:val="00997770"/>
     <w:rsid w:val="009A0D36"/>
+    <w:rsid w:val="009A3288"/>
     <w:rsid w:val="009A4499"/>
     <w:rsid w:val="009A6BFC"/>
     <w:rsid w:val="009C590E"/>
     <w:rsid w:val="009E4ED7"/>
     <w:rsid w:val="009E7CAB"/>
     <w:rsid w:val="009F2DA3"/>
     <w:rsid w:val="009F4CA4"/>
     <w:rsid w:val="009F4DBA"/>
     <w:rsid w:val="00A04F4E"/>
     <w:rsid w:val="00A07F52"/>
     <w:rsid w:val="00A12307"/>
     <w:rsid w:val="00A12B7F"/>
     <w:rsid w:val="00A304F1"/>
     <w:rsid w:val="00A35E85"/>
     <w:rsid w:val="00A52364"/>
     <w:rsid w:val="00A52A65"/>
     <w:rsid w:val="00A74A01"/>
+    <w:rsid w:val="00A75AC7"/>
     <w:rsid w:val="00A81E2E"/>
     <w:rsid w:val="00A86948"/>
+    <w:rsid w:val="00AA6586"/>
     <w:rsid w:val="00AB0679"/>
     <w:rsid w:val="00AB4491"/>
     <w:rsid w:val="00AB78F0"/>
     <w:rsid w:val="00AC1F9B"/>
     <w:rsid w:val="00AD54EE"/>
     <w:rsid w:val="00AE5D40"/>
     <w:rsid w:val="00AE74B2"/>
     <w:rsid w:val="00AF67FA"/>
     <w:rsid w:val="00B027CF"/>
     <w:rsid w:val="00B05BA8"/>
     <w:rsid w:val="00B10A5D"/>
     <w:rsid w:val="00B11A88"/>
     <w:rsid w:val="00B2613F"/>
     <w:rsid w:val="00B27FAB"/>
     <w:rsid w:val="00B354A7"/>
     <w:rsid w:val="00B36C43"/>
     <w:rsid w:val="00B417D7"/>
     <w:rsid w:val="00B50FD9"/>
     <w:rsid w:val="00B67127"/>
     <w:rsid w:val="00B82C7C"/>
     <w:rsid w:val="00B83DAE"/>
     <w:rsid w:val="00BA412C"/>
     <w:rsid w:val="00BA4C68"/>
     <w:rsid w:val="00BB126F"/>
     <w:rsid w:val="00BD124A"/>
@@ -1524,50 +3380,51 @@
     <w:rsid w:val="00EF64CE"/>
     <w:rsid w:val="00EF7DAA"/>
     <w:rsid w:val="00F0142C"/>
     <w:rsid w:val="00F01994"/>
     <w:rsid w:val="00F06F86"/>
     <w:rsid w:val="00F075C7"/>
     <w:rsid w:val="00F07971"/>
     <w:rsid w:val="00F11AA1"/>
     <w:rsid w:val="00F36FE6"/>
     <w:rsid w:val="00F4001B"/>
     <w:rsid w:val="00F45A1C"/>
     <w:rsid w:val="00F47799"/>
     <w:rsid w:val="00F52759"/>
     <w:rsid w:val="00F55CD9"/>
     <w:rsid w:val="00F632E0"/>
     <w:rsid w:val="00F721C4"/>
     <w:rsid w:val="00F75092"/>
     <w:rsid w:val="00F83AE0"/>
     <w:rsid w:val="00F91D4A"/>
     <w:rsid w:val="00F945E1"/>
     <w:rsid w:val="00F94703"/>
     <w:rsid w:val="00F9494B"/>
     <w:rsid w:val="00FA441E"/>
     <w:rsid w:val="00FC6FED"/>
     <w:rsid w:val="00FD1F0F"/>
+    <w:rsid w:val="00FE161F"/>
     <w:rsid w:val="00FE483C"/>
     <w:rsid w:val="00FF171F"/>
     <w:rsid w:val="00FF3A07"/>
     <w:rsid w:val="00FF64BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2275,70 +4132,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>677</Characters>
+  <Pages>5</Pages>
+  <Words>754</Words>
+  <Characters>3107</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>119</Lines>
+  <Paragraphs>133</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>800</CharactersWithSpaces>
+  <CharactersWithSpaces>3728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Phil</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>